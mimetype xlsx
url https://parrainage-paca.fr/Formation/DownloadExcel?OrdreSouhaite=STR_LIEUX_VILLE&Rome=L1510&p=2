--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -203,120 +203,120 @@
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en apprentissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Graphiste motion designer (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t xml:space="preserve">concepteur 3D animation VFX jeux vidéo </x:t>
   </x:si>
   <x:si>
     <x:t>Brassart Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Jeu vidéo</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Brassart Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2030 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Pad</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Concepteur 3D animation VFX jeux vidéo</x:t>
   </x:si>
   <x:si>
     <x:t>Ariès Paca - Brassart Paca</x:t>
   </x:si>
   <x:si>
     <x:t>Brassart</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en conception et production de film d’animation</x:t>
   </x:si>
   <x:si>
     <x:t>ECV Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Film animation</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Designer d'images animées et immersives (1ère année)</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Itecom Art Design</x:t>
   </x:si>
   <x:si>
     <x:t>expert en conception, réalisation et animation 3D</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
@@ -1254,705 +1254,706 @@
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
         <x:v>606170</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
-        <x:v>36533</x:v>
+        <x:v>38143</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
-      <x:c r="E4" s="14" t="s"/>
+      <x:c r="E4" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
-        <x:v>46251</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>596998</x:v>
+        <x:v>554157</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
-        <x:v>38143</x:v>
+        <x:v>36533</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>547222</x:v>
+        <x:v>596998</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
-        <x:v>36533</x:v>
+        <x:v>38143</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
-        <x:v>46251</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>599347</x:v>
+        <x:v>547222</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
-        <x:v>40555</x:v>
+        <x:v>36533</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H7" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="I7" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="I7" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J7" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
-        <x:v>46276</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="Q7" s="4" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>635288</x:v>
+        <x:v>599347</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
-        <x:v>38143</x:v>
+        <x:v>36533</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
-      <x:c r="E8" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>49</x:v>
-[...1 lines deleted...]
-      <x:c r="H8" s="14" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H8" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="I8" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>554157</x:v>
+        <x:v>614624</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>38518</x:v>
+        <x:v>40555</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>633474</x:v>
+        <x:v>635288</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>38143</x:v>
+        <x:v>38518</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>597201</x:v>
+        <x:v>633474</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
-        <x:v>39557</x:v>
+        <x:v>38143</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
-        <x:v>46276</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>592182</x:v>
+        <x:v>597201</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>36533</x:v>
+        <x:v>39557</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>53</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>46251</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>614624</x:v>
+        <x:v>592182</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38143</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>601665</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38518</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>605045</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39557</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>592183</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
@@ -2004,141 +2005,141 @@
       <x:c r="T16" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>41255</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>606183</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>41255</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>606184</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40183</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -2241,51 +2242,51 @@
         <x:v>36949</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>595864</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
@@ -2312,105 +2313,105 @@
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>71130</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>542238</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40555</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>592575</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
@@ -2530,87 +2531,87 @@
       <x:c r="M26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>597374</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>36949</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>46251</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>595865</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
@@ -2677,51 +2678,51 @@
         <x:v>36940</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>46276</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>595863</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
@@ -2757,76 +2758,76 @@
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>627878</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>41661</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>46257</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>571083</x:v>
       </x:c>
@@ -3115,84 +3116,84 @@
       <x:c r="U36" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>41255</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>639613</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>40183</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -3261,165 +3262,165 @@
       <x:c r="M39" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>46254</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>592363</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>41255</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>46072</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>606185</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40243</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>608949</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>