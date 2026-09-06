--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -1388,90 +1388,90 @@
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Piloter l'activité de son service : tableaux de bord et indicateurs de performance</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Tableau bord</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tremplin formation emploi skillers - Métiers de la gestion et de l'administration des entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accompagnement vers emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph</x:t>
   </x:si>
   <x:si>
-    <x:t>06300</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>08/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>Lycée G Apollinaire</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité sociétale entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06008</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Mélinée et Missak Manouchian</x:t>
   </x:si>
@@ -10345,429 +10345,428 @@
       <x:c r="K153" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>595069</x:v>
+        <x:v>595091</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>441</x:v>
-[...1 lines deleted...]
-      <x:c r="H154" s="14" t="s"/>
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s">
+        <x:v>443</x:v>
+      </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>15061</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>595071</x:v>
+        <x:v>638528</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>444</x:v>
-[...2 lines deleted...]
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>15061</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>637325</x:v>
+        <x:v>595069</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="J156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>598958</x:v>
+        <x:v>595071</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H157" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I157" s="4" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="Q157" s="4" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>638528</x:v>
+        <x:v>637325</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C158" s="15" t="s"/>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C158" s="15" t="n">
+        <x:v>38825</x:v>
+      </x:c>
       <x:c r="D158" s="15" t="s"/>
-      <x:c r="E158" s="14" t="s"/>
+      <x:c r="E158" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>442</x:v>
-[...1 lines deleted...]
-      <x:c r="J158" s="14" t="s"/>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="J158" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>595091</x:v>
+        <x:v>598958</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37969</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>549108</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I160" s="16" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="Q160" s="16" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>633300</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>163</x:v>
@@ -10855,183 +10854,183 @@
       <x:c r="S162" s="14" t="n">
         <x:v>595014</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>635273</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>632777</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>595150</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38895</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
@@ -11064,191 +11063,191 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>621791</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I167" s="4" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="Q167" s="4" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>630230</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>583215</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>595016</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>