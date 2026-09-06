--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -461,65 +461,65 @@
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité manager administratif et financier des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
+    <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée de Bollène</x:t>
   </x:si>
   <x:si>
     <x:t>84500</x:t>
   </x:si>
   <x:si>
     <x:t>BOLLENE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
   </x:si>
   <x:si>
     <x:t>05105</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Les fondamentaux du management de proximité : communiquer, motiver et accompagner son équipe</x:t>
   </x:si>
   <x:si>
     <x:t>Enjeu Développement</x:t>
@@ -551,62 +551,62 @@
   <x:si>
     <x:t>06802</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor luxe international</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Bristol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Stanislas</x:t>
   </x:si>
   <x:si>
-    <x:t>06414</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Victor Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée I Dauphin</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional Jean D'Ormesson</x:t>
   </x:si>
   <x:si>
     <x:t>13831</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD CEDEX</x:t>
@@ -680,62 +680,62 @@
   <x:si>
     <x:t>Lycée D Villars</x:t>
   </x:si>
   <x:si>
     <x:t>05010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Golfe de St-Tropez</x:t>
   </x:si>
   <x:si>
     <x:t>83580</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Fénelon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
   </x:si>
   <x:si>
-    <x:t>06130</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée A de Tocqueville</x:t>
   </x:si>
   <x:si>
     <x:t>06131</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Aicard</x:t>
   </x:si>
   <x:si>
     <x:t>83412</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Maintenon</x:t>
   </x:si>
   <x:si>
     <x:t>83409</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Rimbaud</x:t>
@@ -923,65 +923,65 @@
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie de l'entreprise et des marchés</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBS of Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International bilingual school of Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée international G Duby</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Esclangon</x:t>
   </x:si>
   <x:si>
     <x:t>04103</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Genevoix</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Formation des membres du CSE-CSSCT (entreprise de moins de 50 salariés)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
@@ -989,83 +989,83 @@
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Membre élu du CE</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours évaluation et conseil en action sociale et développement économique</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des entreprises et des organisations (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre d'Etudes Européen Méditérranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEEME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Belsunce</x:t>
+  </x:si>
+  <x:si>
     <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion structure service à la personne</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 2e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des entreprises et des organisations (Apprentissage)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager des entreprises et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée V Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Faciliter l'Intelligence Collective</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire d'Intelligence Collective Artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>LICA</x:t>
@@ -1316,185 +1316,185 @@
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère européen management et stratégie d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée A Artaud</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée A Artaud</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée général Ibn Khaldoun</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Louis</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St Louis</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>13691</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P et M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Cocteau</x:t>
   </x:si>
   <x:si>
     <x:t>13141</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Piloter l'activité de son service : tableaux de bord et indicateurs de performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Karim Madoi - Forma Supply</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tableau bord</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
+    <x:t>Tremplin formation emploi skillers - Métiers de la gestion et de l'administration des entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accompagnement vers emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
     <x:t>IPAG Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
-    <x:t>75015</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsabilité sociétale entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>Piloter l'activité de son service : tableaux de bord et indicateurs de performance</x:t>
-[...38 lines deleted...]
-    <x:t>Lycée G Apollinaire</x:t>
+    <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06008</x:t>
   </x:si>
   <x:si>
-    <x:t>07/08/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Mélinée et Missak Manouchian</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thierry Maulnier</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor of Business Administration (IPAG)</x:t>
@@ -1703,129 +1703,129 @@
   <x:si>
     <x:t>06902</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A de St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>83703</x:t>
   </x:si>
   <x:si>
     <x:t>ST RAPHAEL CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Marie France</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
-    <x:t>Univ. de Toulon</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de la montagne</x:t>
   </x:si>
   <x:si>
     <x:t>06420</x:t>
   </x:si>
   <x:si>
     <x:t>VALDEBLORE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H Matisse</x:t>
   </x:si>
   <x:si>
     <x:t>06140</x:t>
   </x:si>
   <x:si>
     <x:t>VENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Jean Monnet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Directeur d'entreprises de sécurité privée</x:t>
   </x:si>
   <x:si>
     <x:t>Jck Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Jck formation conseil</x:t>
   </x:si>
   <x:si>
-    <x:t>13127</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
-    <x:t>VITROLLES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Lycée polyvalent Jean Monnet</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Caucadis</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -3879,95 +3879,90 @@
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>608648</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C31" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="J31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>13263</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>632705</x:v>
+        <x:v>587504</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4045,97 +4040,97 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>608649</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>578840</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4145,62 +4140,62 @@
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>578841</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
@@ -4209,100 +4204,105 @@
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>632654</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>132</x:v>
-[...1 lines deleted...]
-      <x:c r="C37" s="3" t="s"/>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="n">
+        <x:v>38825</x:v>
+      </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
+      <x:c r="J37" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>587504</x:v>
+        <x:v>632705</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
@@ -4656,51 +4656,51 @@
       <x:c r="K45" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>595063</x:v>
+        <x:v>595051</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>161</x:v>
@@ -4709,144 +4709,144 @@
       <x:c r="K46" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>595051</x:v>
+        <x:v>595063</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>595962</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>595964</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
@@ -5533,100 +5533,100 @@
       <x:c r="K62" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>595053</x:v>
+        <x:v>595057</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>595057</x:v>
+        <x:v>595053</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>208</x:v>
@@ -6726,254 +6726,254 @@
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>575684</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>575685</x:v>
+        <x:v>575862</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>595033</x:v>
+        <x:v>620477</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>35921</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>575862</x:v>
+        <x:v>575685</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>620477</x:v>
+        <x:v>595033</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -7265,432 +7265,435 @@
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>575682</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>37614</x:v>
+        <x:v>40353</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
+      <x:c r="E95" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
+      <x:c r="H95" s="0" t="s">
+        <x:v>308</x:v>
+      </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>42082</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>622002</x:v>
+        <x:v>608401</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>312</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
-      <x:c r="E96" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>313</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>315</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>608401</x:v>
+        <x:v>595017</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C97" s="3" t="s"/>
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C97" s="3" t="n">
+        <x:v>37614</x:v>
+      </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="J97" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K97" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L97" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="M97" s="0" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="N97" s="3" t="n">
+        <x:v>42082</x:v>
+      </x:c>
+      <x:c r="O97" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="K97" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>595017</x:v>
+        <x:v>622002</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>570687</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>590107</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>615882</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>608402</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
@@ -9843,201 +9846,201 @@
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>525449</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>525450</x:v>
+        <x:v>595088</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>595088</x:v>
+        <x:v>525446</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>525446</x:v>
+        <x:v>525450</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>56</x:v>
@@ -10251,787 +10254,787 @@
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>595034</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32089</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>595069</x:v>
+        <x:v>623632</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>595071</x:v>
+        <x:v>595069</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>433</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="Q154" s="16" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="R154" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="Q154" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>598958</x:v>
+        <x:v>595071</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>438</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
-      <x:c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>441</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>32008</x:v>
+        <x:v>15061</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>549108</x:v>
+        <x:v>637325</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>444</x:v>
-[...1 lines deleted...]
-      <x:c r="C156" s="15" t="s"/>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C156" s="15" t="n">
+        <x:v>38825</x:v>
+      </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s"/>
+      <x:c r="E156" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>446</x:v>
-[...1 lines deleted...]
-      <x:c r="J156" s="14" t="s"/>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="J156" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>32089</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>623632</x:v>
+        <x:v>598958</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>637325</x:v>
+        <x:v>638528</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>332</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>451</x:v>
-[...1 lines deleted...]
-      <x:c r="H158" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
+      <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>15061</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>638528</x:v>
+        <x:v>595091</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C159" s="3" t="s"/>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C159" s="3" t="n">
+        <x:v>37969</x:v>
+      </x:c>
       <x:c r="D159" s="3" t="s"/>
+      <x:c r="E159" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H159" s="0" t="s">
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="J159" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32008</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>595091</x:v>
+        <x:v>549108</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>160</x:v>
-[...1 lines deleted...]
-      <x:c r="H160" s="14" t="s"/>
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s">
+        <x:v>445</x:v>
+      </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>15061</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="R160" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S160" s="14" t="n">
+        <x:v>633300</x:v>
+      </x:c>
+      <x:c r="T160" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="R160" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>451</x:v>
-[...2 lines deleted...]
-        <x:v>452</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>15061</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>633300</x:v>
+        <x:v>595633</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>459</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>595014</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>635273</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>632777</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>595150</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38895</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
@@ -11044,211 +11047,211 @@
       <x:c r="J166" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>621791</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>630230</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>583215</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>595016</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
@@ -11334,77 +11337,77 @@
       <x:c r="R171" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>595645</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>490</x:v>
@@ -11436,77 +11439,77 @@
       <x:c r="R173" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>595090</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>595636</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>487</x:v>
@@ -12115,89 +12118,89 @@
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>599733</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>623636</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
@@ -12671,156 +12674,157 @@
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>595101</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="H198" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>632579</x:v>
+        <x:v>635313</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="H199" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="Q199" s="4" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>635313</x:v>
+        <x:v>632579</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
@@ -13102,137 +13106,137 @@
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>595097</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="Q206" s="16" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>635312</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>623634</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
@@ -13298,198 +13302,200 @@
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>595035</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>562</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s"/>
+      <x:c r="I210" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="H210" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
+      <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="Q210" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="Q210" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>617945</x:v>
+        <x:v>595032</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>61</x:v>
-[...1 lines deleted...]
-      <x:c r="C211" s="3" t="s"/>
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C211" s="3" t="n">
+        <x:v>40552</x:v>
+      </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="J211" s="0" t="s">
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="Q211" s="4" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="R211" s="0" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="S211" s="0" t="n">
+        <x:v>617945</x:v>
+      </x:c>
+      <x:c r="T211" s="4" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="U211" s="4" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>595054</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>