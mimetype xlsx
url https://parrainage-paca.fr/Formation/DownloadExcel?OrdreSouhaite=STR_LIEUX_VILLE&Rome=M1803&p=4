--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -428,59 +428,59 @@
   <x:si>
     <x:t>classe préparatoire physique et technologie (PT*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et technologie (PT), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet systèmes, réseaux et sécurité spécialisation management et conseil en systèmes d'information (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion réseau informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet systèmes, réseaux et sécurité spécialisation sécurité informatique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert cyber sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert en développement web (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Directeur de la donnée (chief data officer) spécialisation management de projets data et RGPD (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transmission numérique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en ingénierie informatique spécialisation ingénierie de la blockchain (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Directeur de la donnée (chief data officer) spécialisation management de projets data et RGPD (Apprentissage)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Mastère Européen informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>04/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en architectures systèmes-réseaux et en sécurité informatique spécialisation systèmes, réseaux et cloud computing - Sécurité informatique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert intelligence artificielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>chef de projet systèmes, réseaux et sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
@@ -863,68 +863,68 @@
   <x:si>
     <x:t>12/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Architecte de systèmes d'information (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>expert en ingénierie logicielle</x:t>
   </x:si>
   <x:si>
     <x:t>EPITECH - campus de Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Architecte de systèmes d'information MSC2 (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>architecte de systèmes d'information</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Architecte de systèmes d'information MSC 2A (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Création de maquette multi - plateformes avec Figma</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Médiation numérique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
@@ -1259,72 +1259,72 @@
   <x:si>
     <x:t>Linux</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole pour l'Informatique et les Nouvelles Technologies - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>EPITECH - campus de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>CESI école d'ingénieurs - campus de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus de Nice Sophia Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en ingénierie des systèmes d'information (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cesi Association - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2028 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Architecte de systèmes d'information (MSC)</x:t>
   </x:si>
   <x:si>
     <x:t>expert en études et développement du système d'information</x:t>
   </x:si>
   <x:si>
     <x:t>My digital school Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie des systèmes d'information (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills - Antenne Mougins</x:t>
   </x:si>
@@ -4001,96 +4001,96 @@
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>506862</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>37744</x:v>
+        <x:v>36296</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>535022</x:v>
+        <x:v>534967</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -4117,1080 +4117,1080 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>550735</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37843</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>550743</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="C37" s="3" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C37" s="3" t="n">
+        <x:v>37744</x:v>
+      </x:c>
       <x:c r="D37" s="3" t="s"/>
+      <x:c r="E37" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>123</x:v>
-[...2 lines deleted...]
-        <x:v>124</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J37" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>31008</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>523237</x:v>
+        <x:v>535022</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>127</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>124</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>31008</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>534969</x:v>
+        <x:v>523237</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>37744</x:v>
+        <x:v>36296</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>535026</x:v>
+        <x:v>534969</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>37843</x:v>
+        <x:v>37744</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>24218</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>535038</x:v>
+        <x:v>535026</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>35078</x:v>
+        <x:v>37843</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24218</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>506863</x:v>
+        <x:v>535038</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>39115</x:v>
+        <x:v>35078</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>24220</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>620383</x:v>
+        <x:v>506863</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>24220</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>550736</x:v>
+        <x:v>620383</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>36296</x:v>
+        <x:v>39115</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>550745</x:v>
+        <x:v>550736</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>36296</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>550910</x:v>
+        <x:v>550745</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>37744</x:v>
+        <x:v>36296</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>550953</x:v>
+        <x:v>550910</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>39115</x:v>
+        <x:v>37744</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>550732</x:v>
+        <x:v>550953</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>35078</x:v>
+        <x:v>39115</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>506861</x:v>
+        <x:v>550732</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>506864</x:v>
+        <x:v>506861</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>39582</x:v>
+        <x:v>35078</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>604973</x:v>
+        <x:v>506864</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>39115</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>611125</x:v>
+        <x:v>604973</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>34568</x:v>
+        <x:v>39115</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>534939</x:v>
+        <x:v>611125</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>36296</x:v>
+        <x:v>34568</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>534967</x:v>
+        <x:v>534939</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38690</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -8504,278 +8504,278 @@
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>597161</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>38114</x:v>
+        <x:v>38436</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>597191</x:v>
+        <x:v>626765</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>38436</x:v>
+        <x:v>38114</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
-      <x:c r="E118" s="14" t="s"/>
+      <x:c r="E118" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>626765</x:v>
+        <x:v>620811</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
-      <x:c r="E119" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>620811</x:v>
+        <x:v>629235</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>241</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>629235</x:v>
+        <x:v>597191</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
@@ -8966,51 +8966,51 @@
       <x:c r="L124" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>629231</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>48</x:v>
@@ -9543,51 +9543,51 @@
       <x:c r="L135" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>31024</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>618361</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
@@ -11423,51 +11423,51 @@
         <x:v>37638</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>601772</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
@@ -11635,51 +11635,51 @@
       <x:c r="E173" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>24218</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>554510</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
@@ -12368,213 +12368,219 @@
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>597189</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>38114</x:v>
+        <x:v>41129</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>597192</x:v>
+        <x:v>598490</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38779</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>601256</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>41129</x:v>
+        <x:v>38114</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
+      <x:c r="E189" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>598490</x:v>
+        <x:v>630907</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>243</x:v>
@@ -12585,117 +12591,111 @@
       <x:c r="K190" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>630907</x:v>
+        <x:v>568840</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38114</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
-      <x:c r="E191" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>241</x:v>
-[...2 lines deleted...]
-        <x:v>242</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>568840</x:v>
+        <x:v>597192</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
@@ -12896,91 +12896,91 @@
         <x:v>592546</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>614355</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>39115</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -13147,51 +13147,51 @@
         <x:v>45</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>542192</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
@@ -13422,51 +13422,51 @@
       <x:c r="G205" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>549300</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
@@ -13502,208 +13502,208 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>592577</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>589941</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>589942</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>598491</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
@@ -14678,385 +14678,385 @@
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>578626</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>456</x:v>
-[...1 lines deleted...]
-      <x:c r="C228" s="15" t="s"/>
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C228" s="15" t="n">
+        <x:v>38599</x:v>
+      </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="J228" s="14" t="s"/>
+      <x:c r="J228" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>31090</x:v>
+        <x:v>31008</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>578582</x:v>
+        <x:v>578576</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>459</x:v>
-[...1 lines deleted...]
-      <x:c r="C229" s="3" t="s"/>
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C229" s="3" t="n">
+        <x:v>39775</x:v>
+      </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
+      <x:c r="J229" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>72310</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>578612</x:v>
+        <x:v>578624</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>461</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>360</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>615688</x:v>
+        <x:v>610847</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>441</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="J231" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>31008</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>578576</x:v>
+        <x:v>578582</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>440</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>442</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="J232" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>31025</x:v>
+        <x:v>72310</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>578624</x:v>
+        <x:v>578612</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>610847</x:v>
+        <x:v>615688</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
@@ -15674,51 +15674,51 @@
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>535092</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -15790,51 +15790,51 @@
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>551046</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -16777,100 +16777,100 @@
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>608954</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>36296</x:v>
+        <x:v>39115</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24220</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>550915</x:v>
+        <x:v>550733</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>36469</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
@@ -16879,396 +16879,395 @@
       <x:c r="K266" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>31010</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>550917</x:v>
+        <x:v>534876</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
-      <x:c r="E267" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>76</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>551041</x:v>
+        <x:v>580866</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>36296</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>534966</x:v>
+        <x:v>550915</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
-        <x:v>41546</x:v>
+        <x:v>36469</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
+      <x:c r="E269" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
-        <x:v>31018</x:v>
+        <x:v>31010</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>596792</x:v>
+        <x:v>550917</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>476</x:v>
-[...1 lines deleted...]
-      <x:c r="C270" s="15" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C270" s="15" t="n">
+        <x:v>37744</x:v>
+      </x:c>
       <x:c r="D270" s="15" t="s"/>
-      <x:c r="E270" s="14" t="s"/>
+      <x:c r="E270" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="J270" s="14" t="s"/>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="J270" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="K270" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>31034</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>580866</x:v>
+        <x:v>551041</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
-        <x:v>39115</x:v>
+        <x:v>36296</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
-        <x:v>24220</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>550733</x:v>
+        <x:v>534966</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>36469</x:v>
+        <x:v>41546</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
-      <x:c r="E272" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>31010</x:v>
+        <x:v>31018</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>534876</x:v>
+        <x:v>596792</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>49</x:v>