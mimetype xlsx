--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -584,144 +584,144 @@
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des achats et de la supply chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INSEEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Approvisionnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager des achats et de la supply chain (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
-    <x:t>13002</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Licence pro mention logistique et transports internationaux parcours transport maritime international</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention logistique et transports internationaux parcours management et droit du transport maritime</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet international</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Manager transport, logistique et commerce international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du transport de la logistique et du commerce international durables (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transport logistique durable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>10/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager transport, logistique et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations et processus logistiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Isteli - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
@@ -3428,114 +3428,114 @@
       <x:c r="K36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>544551</x:v>
+        <x:v>581831</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>581831</x:v>
+        <x:v>544551</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -3666,387 +3666,387 @@
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>592275</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>40063</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
+      <x:c r="E41" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>592276</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>36764</x:v>
+        <x:v>40063</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>165</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>546217</x:v>
+        <x:v>592276</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="H43" s="0" t="s">
+      <x:c r="I43" s="4" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>608400</x:v>
+        <x:v>616046</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>91</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
-      <x:c r="E44" s="14" t="s"/>
+      <x:c r="E44" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="P44" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="P44" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>616046</x:v>
+        <x:v>608400</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40063</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>580895</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I46" s="16" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="P46" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="Q46" s="16" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="R46" s="14" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>555026</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40063</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -4059,112 +4059,112 @@
       <x:c r="J47" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>576295</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="I48" s="16" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="P48" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>608399</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40881</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -4299,289 +4299,289 @@
       <x:c r="K51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>553084</x:v>
+        <x:v>553086</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="U51" s="4" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>42180</x:v>
+        <x:v>35748</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>31822</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>634666</x:v>
+        <x:v>506025</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>42180</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>31822</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>634670</x:v>
+        <x:v>634666</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="U53" s="4" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>35748</x:v>
+        <x:v>42180</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>31847</x:v>
+        <x:v>31822</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>506025</x:v>
+        <x:v>634670</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="U54" s="16" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>553086</x:v>
+        <x:v>553084</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>