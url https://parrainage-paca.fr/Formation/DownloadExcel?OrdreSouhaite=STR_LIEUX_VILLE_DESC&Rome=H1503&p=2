--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -575,54 +575,54 @@
   <x:si>
     <x:t>classe préparatoire aux études supérieures  - scientifique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>Biologie mise à niveau</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Simone Veil</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences de la vie parcours biologie</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention chimie parcours génie chimique, génie des procédés</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité chimie parcours analyse, contrôle-qualité, environnement</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention métiers de l'instrumentation, de la mesure et du contrôle qualité parcours métrologie industrielle</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention physique, chimie parcours plurisciences</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Licence pro mention métiers de l'instrumentation, de la mesure et du contrôle qualité parcours métrologie industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>BTS biotechnologie en recherche et en production</x:t>
   </x:si>
   <x:si>
     <x:t>LT de chimie biologie</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la chimie (Apprentissage)</x:t>
   </x:si>
@@ -4493,209 +4493,209 @@
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>575543</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>38979</x:v>
+        <x:v>40489</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>24469</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>581550</x:v>
+        <x:v>576121</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>40489</x:v>
+        <x:v>38979</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>24469</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>576121</x:v>
+        <x:v>575004</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38979</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>575004</x:v>
+        <x:v>581550</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
@@ -10252,142 +10252,141 @@
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>596648</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="J156" s="14" t="s"/>
+      <x:c r="J156" s="14" t="s">
+        <x:v>49</x:v>
+      </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>591954</x:v>
+        <x:v>594712</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="J157" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>594712</x:v>
+        <x:v>591954</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>314</x:v>