--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -704,65 +704,65 @@
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion et pilotage des ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel conseiller en insertion professionnelle (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
@@ -896,206 +896,206 @@
   <x:si>
     <x:t>Licence mention sciences sanitaires et sociales parcours sciences sanitaires et sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences sociales</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Azur - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/15/2027 00:00:00</x:t>
+    <x:t>Création de son numéro de déclaration d'activité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Céla Solution RH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FPC activité principale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consultant en recrutement (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Cours Messidoro - Pigier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travail temporaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Sud Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention sciences sanitaires et sociales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devenir auditeur Qualiopi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digi-Certif - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Audit formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sabine Jourdois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Femme , Profession libérale , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de la GRH : formation, compétences et emploi (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion ressources humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Honoré Daumier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
-    <x:t>Création de son numéro de déclaration d'activité</x:t>
-[...119 lines deleted...]
-    <x:t>07/15/2026 00:00:00</x:t>
+    <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/17/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention sciences sanitaires et sociales parcours plurisciences</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
@@ -1337,54 +1337,54 @@
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>master mention études culturelles</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Optim'hum</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la GRH : formation, compétences et emploi</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mpact</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
@@ -6807,164 +6807,164 @@
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>554871</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>152</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>37274</x:v>
+        <x:v>35376</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>33091</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>632996</x:v>
+        <x:v>603408</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>35376</x:v>
+        <x:v>37274</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>33091</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>603408</x:v>
+        <x:v>632996</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -7095,88 +7095,88 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>639948</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>627753</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
@@ -7567,88 +7567,88 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>603407</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>610267</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
@@ -9237,106 +9237,102 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>601467</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
-      <x:c r="E128" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E128" s="14" t="s"/>
+      <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>583888</x:v>
+        <x:v>590614</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -9354,220 +9350,227 @@
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>575421</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>37274</x:v>
+        <x:v>35376</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s"/>
+      <x:c r="E130" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>33091</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>590614</x:v>
+        <x:v>603820</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>638722</x:v>
+        <x:v>575422</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>35376</x:v>
+        <x:v>37274</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
-        <x:v>69</x:v>
-[...1 lines deleted...]
-      <x:c r="F132" s="14" t="s"/>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F132" s="14" t="s">
+        <x:v>277</x:v>
+      </x:c>
       <x:c r="G132" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>33091</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>603820</x:v>
+        <x:v>583888</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -9588,821 +9591,824 @@
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>546558</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>575422</x:v>
+        <x:v>590618</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>166</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>167</x:v>
-[...2 lines deleted...]
-        <x:v>168</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>169</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>33091</x:v>
+        <x:v>94010</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>590618</x:v>
+        <x:v>613600</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>94010</x:v>
+        <x:v>44595</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="P136" s="14" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="Q136" s="16" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="R136" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="P136" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>613600</x:v>
+        <x:v>613599</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>44</x:v>
-[...1 lines deleted...]
-      <x:c r="C137" s="3" t="s"/>
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="n">
+        <x:v>39606</x:v>
+      </x:c>
       <x:c r="D137" s="3" t="s"/>
+      <x:c r="E137" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>44595</x:v>
+        <x:v>33070</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>613599</x:v>
+        <x:v>600163</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>39606</x:v>
+        <x:v>37274</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="I138" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="H138" s="14" t="s"/>
-[...2 lines deleted...]
-      </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>33070</x:v>
+        <x:v>33091</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P138" s="14" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="Q138" s="16" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="R138" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="P138" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>600163</x:v>
+        <x:v>610118</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>37274</x:v>
+        <x:v>39696</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>291</x:v>
-[...2 lines deleted...]
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>33091</x:v>
+        <x:v>14256</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>610118</x:v>
+        <x:v>592215</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>39696</x:v>
+        <x:v>41565</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>14256</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>592215</x:v>
+        <x:v>596732</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>41565</x:v>
+        <x:v>39696</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="I141" s="4" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>14256</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>299</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>596732</x:v>
+        <x:v>592214</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>188</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>293</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>295</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>14256</x:v>
+        <x:v>44579</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>592214</x:v>
+        <x:v>615337</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>302</x:v>
-[...1 lines deleted...]
-      <x:c r="C143" s="3" t="s"/>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="n">
+        <x:v>37274</x:v>
+      </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>44579</x:v>
+        <x:v>33091</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="P143" s="0" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q143" s="4" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="R143" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="P143" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>615337</x:v>
+        <x:v>626290</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>626290</x:v>
+        <x:v>626291</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>33</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>128</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>33091</x:v>
+        <x:v>44595</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>626291</x:v>
+        <x:v>602494</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>44</x:v>
-[...1 lines deleted...]
-      <x:c r="C146" s="15" t="s"/>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C146" s="15" t="n">
+        <x:v>40303</x:v>
+      </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>307</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="14" t="s"/>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
+        <x:v>312</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>304</x:v>
-[...1 lines deleted...]
-      <x:c r="J146" s="14" t="s"/>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="J146" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>44595</x:v>
+        <x:v>33054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>602494</x:v>
+        <x:v>616867</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>40303</x:v>
+        <x:v>37274</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="F147" s="0" t="s">
+        <x:v>133</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>33054</x:v>
+        <x:v>33091</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="Q147" s="4" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="R147" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="Q147" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>616867</x:v>
+        <x:v>637168</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G148" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -10412,60 +10418,60 @@
       <x:c r="J148" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>637168</x:v>
+        <x:v>579506</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F149" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -10475,123 +10481,117 @@
       <x:c r="J149" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>579506</x:v>
+        <x:v>626630</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E150" s="14" t="s"/>
+      <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>134</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>626630</x:v>
+        <x:v>638722</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -10601,57 +10601,57 @@
       <x:c r="J151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>634407</x:v>
+        <x:v>626629</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="G152" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -10664,222 +10664,221 @@
       <x:c r="J152" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>626629</x:v>
+        <x:v>634407</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
-      <x:c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>548175</x:v>
+        <x:v>629908</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s"/>
+      <x:c r="E154" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>629908</x:v>
+        <x:v>548175</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>600047</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -10894,141 +10893,141 @@
       <x:c r="J156" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>600048</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>617714</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>617716</x:v>
       </x:c>
@@ -11038,51 +11037,51 @@
       <x:c r="U158" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>598714</x:v>
       </x:c>
@@ -11095,51 +11094,51 @@
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>629909</x:v>
       </x:c>
@@ -11149,51 +11148,51 @@
       <x:c r="U160" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>617715</x:v>
       </x:c>
@@ -11206,51 +11205,51 @@
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>609480</x:v>
       </x:c>
@@ -11260,51 +11259,51 @@
       <x:c r="U162" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>583267</x:v>
       </x:c>
@@ -11317,72 +11316,72 @@
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>583266</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39696</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
@@ -11914,51 +11913,51 @@
       <x:c r="M174" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>617154</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -14171,250 +14170,249 @@
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>615909</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="Q214" s="16" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="R214" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="Q214" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>618073</x:v>
+        <x:v>626288</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>36500</x:v>
+        <x:v>37274</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
-      <x:c r="E215" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>33060</x:v>
+        <x:v>33091</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>600600</x:v>
+        <x:v>618073</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>37274</x:v>
+        <x:v>36500</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s"/>
+      <x:c r="E216" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>33091</x:v>
+        <x:v>33060</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>626288</x:v>
+        <x:v>600600</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>623284</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
@@ -14427,216 +14425,216 @@
       <x:c r="J218" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>625313</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>576404</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>40303</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>629257</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>629413</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
@@ -14836,298 +14834,298 @@
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>636157</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38990</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>14461</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="Q226" s="16" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>591970</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39694</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="I227" s="4" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>11029</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="Q227" s="4" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>592217</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38991</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="Q228" s="16" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>591929</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>41502</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="I229" s="4" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="Q229" s="4" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>615908</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>41565</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>596731</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
@@ -15601,51 +15599,51 @@
       <x:c r="E239" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>617489</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
@@ -15901,286 +15899,288 @@
       <x:c r="K244" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>603822</x:v>
+        <x:v>509941</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>37274</x:v>
+        <x:v>38990</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H245" s="0" t="s">
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>33091</x:v>
+        <x:v>14461</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>628155</x:v>
+        <x:v>575695</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37274</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>33091</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>623982</x:v>
+        <x:v>628155</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>38990</x:v>
+        <x:v>35376</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
+      <x:c r="E247" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>14461</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>575695</x:v>
+        <x:v>603822</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>67</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>35376</x:v>
+        <x:v>37274</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
-      <x:c r="E248" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>206</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>33091</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>509941</x:v>
+        <x:v>623982</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>36500</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>116</x:v>
       </x:c>