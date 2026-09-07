--- v0 (2026-09-07)
+++ v1 (2026-09-07)
@@ -359,59 +359,59 @@
   <x:si>
     <x:t>07/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/08/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical</x:t>
   </x:si>
   <x:si>
     <x:t>IPAM</x:t>
   </x:si>
   <x:si>
     <x:t>59200</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Auxiliaire spécialisé vétérinaire (Apprentissage)</x:t>
@@ -440,95 +440,95 @@
   <x:si>
     <x:t>02/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/22/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/22/2025 00:00:00</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>11/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Auxiliaire vétérinaire</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole maréchal-ferrant</x:t>
@@ -905,57 +905,57 @@
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Soigneur animalier</x:t>
   </x:si>
   <x:si>
     <x:t>Soins énergétiques des animaux</x:t>
   </x:si>
   <x:si>
     <x:t>Toilettage canin</x:t>
   </x:si>
   <x:si>
     <x:t>Chrestian - Centre Canin Azur Toilettage</x:t>
   </x:si>
   <x:si>
     <x:t>06220</x:t>
   </x:si>
   <x:si>
     <x:t>VALLAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Toilettage canin et félin</x:t>
   </x:si>
   <x:si>
     <x:t>Toiletteur canin (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -2283,331 +2283,329 @@
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>630637</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>73</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>89</x:v>
-[...1 lines deleted...]
-      <x:c r="H16" s="14" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H16" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>635285</x:v>
+        <x:v>617417</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>617417</x:v>
+        <x:v>635285</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>576800</x:v>
+        <x:v>575831</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>40358</x:v>
+        <x:v>40580</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>42022</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>598830</x:v>
+        <x:v>576800</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>40580</x:v>
+        <x:v>40358</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>59</x:v>
-[...1 lines deleted...]
-      <x:c r="H20" s="14" t="s"/>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>575831</x:v>
+        <x:v>598830</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="U20" s="16" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40580</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -2728,51 +2726,51 @@
       <x:c r="L23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>575913</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -3095,95 +3093,95 @@
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>573816</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>40344</x:v>
+        <x:v>40358</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>573814</x:v>
+        <x:v>581478</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -3196,60 +3194,60 @@
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>573815</x:v>
+        <x:v>573808</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>110</x:v>
@@ -3260,178 +3258,178 @@
       <x:c r="K32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>599690</x:v>
+        <x:v>599689</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>40358</x:v>
+        <x:v>37507</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>42022</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>581478</x:v>
+        <x:v>510423</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>40344</x:v>
+        <x:v>37507</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>42022</x:v>
+        <x:v>42024</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>573808</x:v>
+        <x:v>510425</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40344</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -3441,172 +3439,172 @@
       <x:c r="K35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>599689</x:v>
+        <x:v>573814</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>37507</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>42024</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>510423</x:v>
+        <x:v>573815</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>37507</x:v>
+        <x:v>40344</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>42024</x:v>
+        <x:v>42022</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>510425</x:v>
+        <x:v>599690</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37507</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>108</x:v>
@@ -5075,140 +5073,140 @@
         <x:v>50</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>624942</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>624957</x:v>
+        <x:v>533260</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>533260</x:v>
+        <x:v>624957</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>180</x:v>
@@ -6678,107 +6676,107 @@
       <x:c r="K95" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>590195</x:v>
+        <x:v>634239</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="U95" s="4" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42003</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>634239</x:v>
+        <x:v>590195</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>52</x:v>