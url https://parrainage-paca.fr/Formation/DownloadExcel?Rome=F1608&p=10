--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -431,62 +431,62 @@
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faux marbres</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>Marbrerie</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/13/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formateur habilitation électrique, niveau électricien basse et haute tension BP - BE - BS - B1 - B1V - B2 - B2V - BC - BR - HE -  H0 - H1 - H2 - HC - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Acfitec</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V</x:t>
   </x:si>
   <x:si>
     <x:t>Bernard Clément Formation Travaux Publics</x:t>
@@ -500,69 +500,69 @@
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>Athéna Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGNAC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension, Habilitation électrique B2V chargé de travaux électriques au voisinage, basse tension, Habilitation électrique BC chargé de consignation, basse tension, Habilitation é</x:t>
   </x:si>
   <x:si>
     <x:t>Volt Work</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
@@ -2256,119 +2256,119 @@
       <x:c r="G17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>603950</x:v>
+        <x:v>548259</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38230</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>548259</x:v>
+        <x:v>548312</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38230</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -2381,57 +2381,57 @@
       <x:c r="K19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>548312</x:v>
+        <x:v>603950</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
@@ -2440,114 +2440,114 @@
       <x:c r="K20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>642026</x:v>
+        <x:v>604034</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>604034</x:v>
+        <x:v>642026</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
@@ -3690,386 +3690,384 @@
         <x:v>548226</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>78</x:v>
-[...1 lines deleted...]
-      <x:c r="H42" s="14" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s">
+        <x:v>105</x:v>
+      </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>603263</x:v>
+        <x:v>604723</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>104</x:v>
-[...2 lines deleted...]
-        <x:v>105</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>604723</x:v>
+        <x:v>603201</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>603201</x:v>
+        <x:v>641931</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>641931</x:v>
+        <x:v>641980</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>78</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>641980</x:v>
+        <x:v>547094</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>100</x:v>
-[...2 lines deleted...]
-        <x:v>101</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>547094</x:v>
+        <x:v>603263</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
@@ -4242,51 +4240,51 @@
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>45505</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>614837</x:v>
+        <x:v>643748</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -4297,51 +4295,51 @@
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>45505</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>643748</x:v>
+        <x:v>614837</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>126</x:v>
@@ -4591,191 +4589,192 @@
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>643110</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="H58" s="14" t="s">
+      <x:c r="H58" s="14" t="s"/>
+      <x:c r="I58" s="16" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="R58" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="R58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>590242</x:v>
+        <x:v>609350</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>609350</x:v>
+        <x:v>590242</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>590243</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>153</x:v>
@@ -4967,81 +4966,81 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>637297</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>609296</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -5816,103 +5815,103 @@
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>623420</x:v>
+        <x:v>623421</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>623421</x:v>
+        <x:v>623422</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>197</x:v>
@@ -5920,54 +5919,54 @@
       <x:c r="J82" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>623422</x:v>
+        <x:v>623420</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>126</x:v>