--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -425,68 +425,68 @@
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faux marbres</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>Marbrerie</x:t>
   </x:si>
   <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Formateur habilitation électrique, niveau électricien basse et haute tension BP - BE - BS - B1 - B1V - B2 - B2V - BC - BR - HE -  H0 - H1 - H2 - HC - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Acfitec</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V</x:t>
   </x:si>
   <x:si>
     <x:t>Bernard Clément Formation Travaux Publics</x:t>
@@ -500,101 +500,101 @@
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>Athéna Formation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROGNAC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
-    <x:t>Athéna Formation Conseil</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension, Habilitation électrique B2V chargé de travaux électriques au voisinage, basse tension, Habilitation électrique BC chargé de consignation, basse tension, Habilitation é</x:t>
   </x:si>
   <x:si>
     <x:t>Volt Work</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Arniaud Consulteam</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>11/18/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B0 - B1V - B2V - B2V (essai)</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour le Développement et l’Insertion professionnelle par la Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADIF</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2026 00:00:00</x:t>
@@ -683,60 +683,60 @@
   <x:si>
     <x:t>Socotec Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Plus</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
+    <x:t>Access Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CARROS</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>12/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B2V - B1V- BC - BE - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Bma Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>LA FARLEDE</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques H0v - B1v -B2v -BR - BC</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
@@ -2256,119 +2256,119 @@
       <x:c r="G17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>603950</x:v>
+        <x:v>548259</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38230</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>548259</x:v>
+        <x:v>548312</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38230</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -2381,57 +2381,57 @@
       <x:c r="K19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>548312</x:v>
+        <x:v>603950</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
@@ -2440,114 +2440,114 @@
       <x:c r="K20" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>642026</x:v>
+        <x:v>604034</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22440</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>604034</x:v>
+        <x:v>642026</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39328</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
@@ -4190,51 +4190,51 @@
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>45505</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>614836</x:v>
+        <x:v>614837</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>83</x:v>
@@ -4242,51 +4242,51 @@
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>45505</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>614837</x:v>
+        <x:v>643748</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
@@ -4297,51 +4297,51 @@
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>45505</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>643748</x:v>
+        <x:v>614836</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>126</x:v>
@@ -4591,191 +4591,192 @@
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>643110</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="H58" s="14" t="s">
+      <x:c r="H58" s="14" t="s"/>
+      <x:c r="I58" s="16" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="R58" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="R58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>590242</x:v>
+        <x:v>609350</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>609350</x:v>
+        <x:v>590242</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>590243</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>153</x:v>
@@ -4807,143 +4808,143 @@
       <x:c r="R61" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>623479</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="Q62" s="16" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="R62" s="14" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="S62" s="14" t="n">
+        <x:v>637296</x:v>
+      </x:c>
+      <x:c r="T62" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="Q62" s="16" t="s">
+      <x:c r="U62" s="16" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>637296</x:v>
+        <x:v>614244</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
@@ -4967,81 +4968,81 @@
         <x:v>153</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>637297</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>609296</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -5118,51 +5119,51 @@
       <x:c r="M67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>640178</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -5175,51 +5176,51 @@
       <x:c r="M68" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>636976</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
@@ -6049,142 +6050,142 @@
         <x:v>202</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>606812</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>606814</x:v>
+        <x:v>555892</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>555892</x:v>
+        <x:v>606814</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
@@ -6360,51 +6361,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>22481</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>630963</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>45</x:v>