--- v0 (2026-10-22)
+++ v1 (2026-10-22)
@@ -365,86 +365,86 @@
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jeanne et Paul Augier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Paul Valéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Montmajour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Pastré</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04101</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>LP F Revoul</x:t>
@@ -671,140 +671,140 @@
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Gastronomie</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP arts de la cuisine (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Elisabeth - LPP Sainte Elisatbeth</x:t>
   </x:si>
   <x:si>
     <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Digne les Bains</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>Métropôle Aix Marseille Provence - CFA Métropolitain - Campus des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
-    <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Lycée Professionnel Charles Privat</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de la Roque d'Anthéron</x:t>
@@ -986,104 +986,104 @@
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Conseil Formation Ingéniérie Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFI MEDITERRANEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Licencié pour motif économique , Public en emploi , Public sans emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Conseil Formation Ingéniérie Méditerranée</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
@@ -1145,105 +1145,105 @@
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Les Ferrages</x:t>
   </x:si>
   <x:si>
     <x:t>13250</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lyée Professionnel Briand Aristide</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sport 4.0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA TOUR-D'AIGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2030 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Albert Camus</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lyée Professionnel Briand Aristide</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Sport 4.0</x:t>
-[...5 lines deleted...]
-    <x:t>LA TOUR-D'AIGUES</x:t>
+    <x:t>Certificat de spécialisation desserts de restaurant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cuisine dessert</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation desserts de restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Haccp : appliquer les bonnes pratiques d'hygiène en restauration collective</x:t>
   </x:si>
   <x:si>
     <x:t>France Proformation</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine collectivité</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Certificat de spécialisation desserts de restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation desserts de restaurant (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Afc Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
@@ -3186,612 +3186,610 @@
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>542323</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>493040</x:v>
+        <x:v>648781</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>94</x:v>
-[...2 lines deleted...]
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>585554</x:v>
+        <x:v>648782</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>648781</x:v>
+        <x:v>648785</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>648782</x:v>
+        <x:v>648786</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>104</x:v>
-[...1 lines deleted...]
-      <x:c r="H24" s="14" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s">
+        <x:v>95</x:v>
+      </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>648785</x:v>
+        <x:v>493040</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>648786</x:v>
+        <x:v>543705</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="H26" s="14" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>543705</x:v>
+        <x:v>509801</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>509801</x:v>
+        <x:v>597592</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>75</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="14" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>597592</x:v>
+        <x:v>554019</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>554019</x:v>
+        <x:v>585554</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -4785,51 +4783,51 @@
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>494862</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
@@ -4981,90 +4979,90 @@
       <x:c r="S50" s="14" t="n">
         <x:v>605969</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>547670</x:v>
+        <x:v>546690</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>141</x:v>
@@ -5078,354 +5076,354 @@
       <x:c r="K52" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>546690</x:v>
+        <x:v>496811</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>141</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>496811</x:v>
+        <x:v>607402</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>43</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>516371</x:v>
+        <x:v>570000</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>607402</x:v>
+        <x:v>570569</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>162</x:v>
-[...1 lines deleted...]
-      <x:c r="H56" s="14" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>570000</x:v>
+        <x:v>516371</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>570569</x:v>
+        <x:v>547670</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -5609,54 +5607,54 @@
       <x:c r="I61" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R61" s="0" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>556791</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -5670,54 +5668,54 @@
       <x:c r="I62" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R62" s="14" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>609494</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -6153,81 +6151,81 @@
         <x:v>185</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>648949</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42776</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>648951</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
@@ -6483,296 +6481,296 @@
       <x:c r="S76" s="14" t="n">
         <x:v>634301</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>556802</x:v>
+        <x:v>625873</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>609752</x:v>
+        <x:v>556802</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>552843</x:v>
+        <x:v>609752</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>625873</x:v>
+        <x:v>552843</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -6846,54 +6844,54 @@
       <x:c r="S82" s="14" t="n">
         <x:v>547366</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -6907,212 +6905,212 @@
         <x:v>604840</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>602752</x:v>
+        <x:v>546532</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>553240</x:v>
+        <x:v>602752</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>225</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>201</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>546532</x:v>
+        <x:v>553240</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
@@ -7175,51 +7173,51 @@
       <x:c r="I88" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>547761</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
@@ -7266,114 +7264,114 @@
         <x:v>552279</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>604788</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -7447,81 +7445,81 @@
       <x:c r="S92" s="14" t="n">
         <x:v>601921</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>601068</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -7565,81 +7563,81 @@
       <x:c r="S94" s="14" t="n">
         <x:v>553049</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>640706</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -7710,51 +7708,51 @@
       <x:c r="I97" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>604346</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
@@ -7859,114 +7857,114 @@
         <x:v>570001</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>625872</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -7980,78 +7978,78 @@
         <x:v>604086</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>604212</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
@@ -8093,82 +8091,82 @@
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>650241</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q104" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="Q104" s="16" t="s">
+      <x:c r="R104" s="14" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>650245</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -8467,51 +8465,51 @@
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>617918</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
@@ -8994,133 +8992,133 @@
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>650243</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>650244</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>650247</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
@@ -9510,78 +9508,78 @@
       <x:c r="S128" s="14" t="n">
         <x:v>543729</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>650236</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
@@ -10058,51 +10056,51 @@
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>634783</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F139" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -10349,51 +10347,51 @@
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>625346</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
@@ -10877,726 +10875,727 @@
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>634408</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>597604</x:v>
+        <x:v>613856</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>636934</x:v>
+        <x:v>597604</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>231</x:v>
-[...2 lines deleted...]
-        <x:v>232</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>587342</x:v>
+        <x:v>636934</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>632491</x:v>
+        <x:v>587342</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H157" s="0" t="s">
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>633287</x:v>
+        <x:v>632491</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>586654</x:v>
+        <x:v>633287</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>650249</x:v>
+        <x:v>543730</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>43</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>642997</x:v>
+        <x:v>623471</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>251</x:v>
-[...2 lines deleted...]
-        <x:v>252</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>643187</x:v>
+        <x:v>586654</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>313</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>613856</x:v>
+        <x:v>650249</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H163" s="0" t="s">
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>543730</x:v>
+        <x:v>642997</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>192</x:v>
-[...1 lines deleted...]
-      <x:c r="H164" s="14" t="s"/>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s">
+        <x:v>252</x:v>
+      </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>623471</x:v>
+        <x:v>643187</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
@@ -11743,93 +11742,93 @@
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>650251</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>623854</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -11847,605 +11846,606 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>589720</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>276</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>623823</x:v>
+        <x:v>540917</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>650253</x:v>
+        <x:v>540925</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>58</x:v>
-[...1 lines deleted...]
-      <x:c r="H172" s="14" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>650256</x:v>
+        <x:v>540940</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>540917</x:v>
+        <x:v>623823</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>540925</x:v>
+        <x:v>650237</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>540940</x:v>
+        <x:v>650238</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>650237</x:v>
+        <x:v>542507</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>650238</x:v>
+        <x:v>650253</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>231</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>605322</x:v>
+        <x:v>650256</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>542507</x:v>
+        <x:v>605322</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
@@ -12512,60 +12512,60 @@
       <x:c r="J181" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>583924</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="G182" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
@@ -13377,54 +13377,54 @@
         <x:v>567829</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -13437,54 +13437,54 @@
       <x:c r="S196" s="14" t="n">
         <x:v>553337</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -13846,54 +13846,54 @@
         <x:v>547595</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -13933,51 +13933,51 @@
       <x:c r="I205" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>547788</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
@@ -14082,78 +14082,78 @@
         <x:v>547851</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>604229</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
@@ -14411,63 +14411,63 @@
       <x:c r="H213" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>609783</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
@@ -14482,251 +14482,251 @@
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>564606</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>601086</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>604733</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>546560</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -14739,54 +14739,54 @@
       <x:c r="S218" s="14" t="n">
         <x:v>604103</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -15006,898 +15006,897 @@
       <x:c r="I223" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>604377</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>225</x:v>
-[...1 lines deleted...]
-      <x:c r="H224" s="14" t="s"/>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s">
+        <x:v>239</x:v>
+      </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>640726</x:v>
+        <x:v>607230</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>607230</x:v>
+        <x:v>546722</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>216</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>600326</x:v>
+        <x:v>604378</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>608248</x:v>
+        <x:v>640725</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>640901</x:v>
+        <x:v>556810</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>604228</x:v>
+        <x:v>609497</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>154</x:v>
-[...1 lines deleted...]
-      <x:c r="H230" s="14" t="s"/>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s">
+        <x:v>346</x:v>
+      </x:c>
       <x:c r="I230" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>607436</x:v>
+        <x:v>604293</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>554101</x:v>
+        <x:v>640726</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>546722</x:v>
+        <x:v>600326</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H233" s="0" t="s">
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>604378</x:v>
+        <x:v>608248</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>225</x:v>
-[...1 lines deleted...]
-      <x:c r="H234" s="14" t="s"/>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H234" s="14" t="s">
+        <x:v>346</x:v>
+      </x:c>
       <x:c r="I234" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>640725</x:v>
+        <x:v>640901</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>556810</x:v>
+        <x:v>604228</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>171</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>609497</x:v>
+        <x:v>607436</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>345</x:v>
-[...2 lines deleted...]
-        <x:v>346</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>604293</x:v>
+        <x:v>554101</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>337</x:v>
@@ -15993,138 +15992,138 @@
         <x:v>599317</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>552803</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>552857</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
@@ -16410,205 +16409,205 @@
       <x:c r="S246" s="14" t="n">
         <x:v>640902</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>604806</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>604732</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>604807</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -16771,84 +16770,84 @@
       <x:c r="S252" s="14" t="n">
         <x:v>548770</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>553261</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
@@ -17013,2053 +17012,2053 @@
       <x:c r="S256" s="14" t="n">
         <x:v>498473</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>624990</x:v>
+        <x:v>547597</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>547378</x:v>
+        <x:v>547728</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-        <x:v>217</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>600327</x:v>
+        <x:v>547850</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>154</x:v>
-[...1 lines deleted...]
-      <x:c r="H260" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H260" s="14" t="s">
+        <x:v>201</x:v>
+      </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>607438</x:v>
+        <x:v>604907</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="Q261" s="4" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="R261" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="Q261" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>625019</x:v>
+        <x:v>602165</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>605951</x:v>
+        <x:v>601085</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H263" s="0" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>547597</x:v>
+        <x:v>640903</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>547728</x:v>
+        <x:v>497835</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H265" s="0" t="s">
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>547850</x:v>
+        <x:v>607233</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>207</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>604907</x:v>
+        <x:v>607435</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H267" s="0" t="s">
+        <x:v>346</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>602165</x:v>
+        <x:v>567827</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>366</x:v>
-[...1 lines deleted...]
-      <x:c r="C268" s="15" t="s"/>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C268" s="15" t="n">
+        <x:v>38430</x:v>
+      </x:c>
       <x:c r="D268" s="15" t="s"/>
-      <x:c r="E268" s="14" t="s"/>
+      <x:c r="E268" s="14" t="s">
+        <x:v>132</x:v>
+      </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="H268" s="14" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H268" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="I268" s="16" t="s">
-        <x:v>368</x:v>
-[...1 lines deleted...]
-      <x:c r="J268" s="14" t="s"/>
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="J268" s="14" t="s">
+        <x:v>244</x:v>
+      </x:c>
       <x:c r="K268" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>42708</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>586157</x:v>
+        <x:v>624990</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>601085</x:v>
+        <x:v>547378</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>640903</x:v>
+        <x:v>600327</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>345</x:v>
-[...2 lines deleted...]
-        <x:v>346</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>497835</x:v>
+        <x:v>607438</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>238</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>240</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>607233</x:v>
+        <x:v>625019</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>607435</x:v>
+        <x:v>605951</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
-        <x:v>130</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
-      <x:c r="E274" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>345</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>567827</x:v>
+        <x:v>645718</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>645718</x:v>
+        <x:v>645721</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="H276" s="14" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="H276" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="I276" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>645721</x:v>
+        <x:v>617913</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>43</x:v>
-[...2 lines deleted...]
-        <x:v>44</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>617913</x:v>
+        <x:v>645715</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>645715</x:v>
+        <x:v>634295</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>634295</x:v>
+        <x:v>645716</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>645716</x:v>
+        <x:v>645717</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>645717</x:v>
+        <x:v>645719</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>645719</x:v>
+        <x:v>645720</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
+      <x:c r="E283" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>645720</x:v>
+        <x:v>607981</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>162</x:v>
-[...1 lines deleted...]
-      <x:c r="H284" s="14" t="s"/>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H284" s="14" t="s">
+        <x:v>346</x:v>
+      </x:c>
       <x:c r="I284" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>607981</x:v>
+        <x:v>640913</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>345</x:v>
-[...2 lines deleted...]
-        <x:v>346</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>640913</x:v>
+        <x:v>601100</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
-        <x:v>130</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>376</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
-      <x:c r="E286" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>226</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="P286" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="P286" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>601100</x:v>
+        <x:v>586157</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>604304</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>640737</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>604109</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>607222</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>602767</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
@@ -19072,51 +19071,51 @@
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>638996</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
@@ -19126,51 +19125,51 @@
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>639000</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
@@ -19598,51 +19597,51 @@
       <x:c r="M301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>611321</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
@@ -20009,81 +20008,81 @@
         <x:v>395</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>587345</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>609508</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -20094,51 +20093,51 @@
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42742</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>632481</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>403</x:v>
@@ -20146,51 +20145,51 @@
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42742</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>618139</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -20201,51 +20200,51 @@
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>632487</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>403</x:v>
@@ -20327,81 +20326,81 @@
         <x:v>254</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>632488</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42720</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>609509</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
@@ -20526,51 +20525,51 @@
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>611323</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -20580,51 +20579,51 @@
       <x:c r="L319" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>603875</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>42189</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
@@ -20915,104 +20914,104 @@
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>640753</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>609581</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>70</x:v>
@@ -21070,300 +21069,300 @@
       <x:c r="L328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>43440</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>598079</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>583343</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>585222</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>224561</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>224564</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>224559</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
@@ -21381,202 +21380,202 @@
       <x:c r="L334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42742</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>625891</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42742</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>625892</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>640779</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>625887</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
@@ -21590,100 +21589,100 @@
       <x:c r="M338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>641349</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>638624</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I340" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
@@ -21746,51 +21745,51 @@
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>636652</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I342" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
@@ -21798,109 +21797,109 @@
       <x:c r="K342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>651075</x:v>
+        <x:v>638768</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>638768</x:v>
+        <x:v>651075</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I344" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>26</x:v>
@@ -21927,72 +21926,72 @@
         <x:v>462</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>644816</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>640778</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
@@ -22049,51 +22048,51 @@
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>629944</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
@@ -22108,111 +22107,111 @@
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>603909</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>567907</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
@@ -22229,51 +22228,51 @@
       <x:c r="G350" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>604309</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
@@ -22289,51 +22288,51 @@
       <x:c r="G351" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>604310</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
@@ -22348,51 +22347,51 @@
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>607986</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
@@ -22408,51 +22407,51 @@
       <x:c r="G353" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>640919</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
@@ -22469,51 +22468,51 @@
       <x:c r="G354" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I354" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>640918</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
@@ -22526,108 +22525,108 @@
       <x:c r="E355" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>603876</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>639055</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
@@ -22637,51 +22636,51 @@
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>639054</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
@@ -22822,51 +22821,51 @@
       <x:c r="L360" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>602035</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -22879,51 +22878,51 @@
       <x:c r="L361" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>603878</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
         <x:v>346</x:v>
@@ -23000,51 +22999,51 @@
       <x:c r="L363" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>605473</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>346</x:v>
@@ -23358,51 +23357,51 @@
       <x:c r="L369" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>603877</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
@@ -23536,51 +23535,51 @@
       <x:c r="L372" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>603895</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F373" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -23875,51 +23874,51 @@
       <x:c r="G378" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>640922</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
@@ -23935,51 +23934,51 @@
       <x:c r="G379" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>567905</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
@@ -23996,51 +23995,51 @@
       <x:c r="G380" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>640923</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
@@ -24056,51 +24055,51 @@
       <x:c r="G381" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>602779</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
@@ -24117,51 +24116,51 @@
       <x:c r="G382" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>604313</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
@@ -24177,51 +24176,51 @@
       <x:c r="G383" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>604314</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
@@ -24238,51 +24237,51 @@
       <x:c r="G384" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>633016</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>