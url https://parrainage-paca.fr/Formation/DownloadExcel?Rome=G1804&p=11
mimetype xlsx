--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -566,83 +566,83 @@
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/15/2027 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
@@ -653,66 +653,66 @@
   <x:si>
     <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>WSET niveau 1 vins, spiritueux ou sakés japonais</x:t>
   </x:si>
   <x:si>
     <x:t>Weeno</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>WSET niveau 2 vins ou spiritueux</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2024 00:00:00</x:t>
   </x:si>
@@ -2789,230 +2789,230 @@
       <x:c r="J28" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>584285</x:v>
+        <x:v>558668</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>584289</x:v>
+        <x:v>584285</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>572385</x:v>
+        <x:v>584289</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>558668</x:v>
+        <x:v>572385</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
@@ -3369,117 +3369,117 @@
       <x:c r="J38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>558522</x:v>
+        <x:v>600524</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>583179</x:v>
+        <x:v>598689</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
@@ -3717,117 +3717,117 @@
       <x:c r="J44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>600524</x:v>
+        <x:v>558522</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>598689</x:v>
+        <x:v>583179</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -4065,117 +4065,117 @@
       <x:c r="J50" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>599289</x:v>
+        <x:v>558853</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>558853</x:v>
+        <x:v>599289</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
@@ -5499,75 +5499,75 @@
         <x:v>132</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>601895</x:v>
+        <x:v>600459</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
@@ -5576,167 +5576,167 @@
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>601903</x:v>
+        <x:v>601862</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>650894</x:v>
+        <x:v>601878</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>601862</x:v>
+        <x:v>650894</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -5749,54 +5749,54 @@
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>601878</x:v>
+        <x:v>650970</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
@@ -5808,108 +5808,108 @@
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>650970</x:v>
+        <x:v>601895</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>600459</x:v>
+        <x:v>601903</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
@@ -6275,51 +6275,51 @@
       <x:c r="L88" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>601877</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -6852,54 +6852,54 @@
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>601871</x:v>
+        <x:v>650964</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -6909,54 +6909,54 @@
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>650964</x:v>
+        <x:v>650965</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
@@ -6968,170 +6968,170 @@
       <x:c r="K100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>650965</x:v>
+        <x:v>650969</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>650969</x:v>
+        <x:v>650896</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>650896</x:v>
+        <x:v>650938</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39204</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -7141,54 +7141,54 @@
       <x:c r="K103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>21511</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>650938</x:v>
+        <x:v>601871</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">