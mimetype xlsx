--- v1 (2026-10-22)
+++ v2 (2026-10-22)
@@ -560,50 +560,59 @@
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13392</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph de la Madeleine</x:t>
   </x:si>
   <x:si>
     <x:t>13248</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 04</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée V Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>83097</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Louis</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St Louis</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
@@ -785,57 +794,57 @@
   <x:si>
     <x:t>Lycée du Coudon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de la montagne</x:t>
   </x:si>
   <x:si>
     <x:t>06420</x:t>
   </x:si>
   <x:si>
     <x:t>VALDEBLORE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Apollinaire</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée V Hugo</x:t>
-[...5 lines deleted...]
-    <x:t>MARSEILLE- 3e</x:t>
+    <x:t>Lycée A Rimbaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Joliot Curie</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Charles</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Pagnol</x:t>
   </x:si>
@@ -917,59 +926,50 @@
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>05007</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Aicard</x:t>
   </x:si>
   <x:si>
     <x:t>83412</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée A Rimbaud</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Belsunce</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A David Néel</x:t>
   </x:si>
   <x:si>
     <x:t>04004</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE CEDEX</x:t>
@@ -1487,66 +1487,66 @@
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité dirigeant</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alternance Azur</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité management et stratégies entrepreneuriales</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité management stratégique et opérationnel des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité manager administratif et financier des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité retail et management de la distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Arobase Formations Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Économie sociale</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
@@ -4507,255 +4507,255 @@
       <x:c r="K45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>648643</x:v>
+        <x:v>648629</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>648648</x:v>
+        <x:v>648643</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="Q47" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="Q47" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>648655</x:v>
+        <x:v>648648</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>648659</x:v>
+        <x:v>648655</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>648669</x:v>
+        <x:v>648659</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>179</x:v>
@@ -4764,508 +4764,508 @@
       <x:c r="K50" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>648670</x:v>
+        <x:v>648669</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>648589</x:v>
+        <x:v>648670</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>648597</x:v>
+        <x:v>648589</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>648608</x:v>
+        <x:v>648597</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>648611</x:v>
+        <x:v>648608</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>648628</x:v>
+        <x:v>648611</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>648635</x:v>
+        <x:v>648628</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="I57" s="4" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q57" s="4" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>648645</x:v>
+        <x:v>648635</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>648656</x:v>
+        <x:v>648645</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>648661</x:v>
+        <x:v>648656</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>204</x:v>
@@ -5274,100 +5274,100 @@
       <x:c r="K60" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>648662</x:v>
+        <x:v>648661</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>648671</x:v>
+        <x:v>648662</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>210</x:v>
@@ -5376,100 +5376,100 @@
       <x:c r="K62" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>648672</x:v>
+        <x:v>648671</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>648596</x:v>
+        <x:v>648672</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>216</x:v>
@@ -5478,100 +5478,100 @@
       <x:c r="K64" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>648602</x:v>
+        <x:v>648596</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>648614</x:v>
+        <x:v>648602</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>222</x:v>
@@ -5580,100 +5580,100 @@
       <x:c r="K66" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>648624</x:v>
+        <x:v>648614</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>648627</x:v>
+        <x:v>648624</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>228</x:v>
@@ -5682,406 +5682,406 @@
       <x:c r="K68" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>648630</x:v>
+        <x:v>648627</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>648631</x:v>
+        <x:v>648630</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>648638</x:v>
+        <x:v>648631</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>648649</x:v>
+        <x:v>648638</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>648660</x:v>
+        <x:v>648649</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>648629</x:v>
+        <x:v>648660</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>648673</x:v>
+        <x:v>648663</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="I75" s="4" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="Q75" s="4" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>648587</x:v>
+        <x:v>648673</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>249</x:v>
@@ -6090,406 +6090,406 @@
       <x:c r="K76" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>648590</x:v>
+        <x:v>648587</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>648593</x:v>
+        <x:v>648590</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="Q78" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="Q78" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>648595</x:v>
+        <x:v>648593</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>648598</x:v>
+        <x:v>648595</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>648612</x:v>
+        <x:v>648598</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>648613</x:v>
+        <x:v>648612</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>648615</x:v>
+        <x:v>648613</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="I83" s="4" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="Q83" s="4" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>648646</x:v>
+        <x:v>648615</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>271</x:v>
@@ -6498,100 +6498,100 @@
       <x:c r="K84" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>648647</x:v>
+        <x:v>648646</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>648650</x:v>
+        <x:v>648647</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>277</x:v>
@@ -6600,202 +6600,202 @@
       <x:c r="K86" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>648654</x:v>
+        <x:v>648650</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>648657</x:v>
+        <x:v>648654</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>648658</x:v>
+        <x:v>648657</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>648663</x:v>
+        <x:v>648658</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>286</x:v>
@@ -7030,75 +7030,75 @@
         <x:v>103</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>648622</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>648625</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -7234,75 +7234,75 @@
         <x:v>307</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>648667</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>648668</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -7311,51 +7311,51 @@
         <x:v>310</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>649061</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>310</x:v>
@@ -7388,280 +7388,280 @@
         <x:v>649062</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>649063</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>649065</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>649066</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>649064</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>649287</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>95</x:v>
@@ -7741,78 +7741,78 @@
         <x:v>320</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>649364</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>649361</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -7894,129 +7894,129 @@
       <x:c r="R111" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>649366</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>649345</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>649352</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -8050,75 +8050,75 @@
         <x:v>89</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>649359</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>649347</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -8152,75 +8152,75 @@
         <x:v>148</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>649357</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>649350</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
@@ -8306,76 +8306,76 @@
         <x:v>649362</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>649348</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>95</x:v>
@@ -8408,76 +8408,76 @@
         <x:v>649341</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>649346</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>141</x:v>
@@ -8506,80 +8506,80 @@
       <x:c r="R123" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>649067</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>649069</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>335</x:v>
@@ -8612,76 +8612,76 @@
         <x:v>649068</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>649070</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>141</x:v>
@@ -8710,80 +8710,80 @@
       <x:c r="R127" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>649071</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>649074</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>335</x:v>
@@ -8816,125 +8816,125 @@
         <x:v>649072</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>649073</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>649087</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
@@ -9112,51 +9112,51 @@
       <x:c r="J135" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>630791</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>38895</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
@@ -9199,78 +9199,78 @@
       <x:c r="T136" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>42483</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>32094</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>643367</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
@@ -10639,378 +10639,378 @@
       <x:c r="T162" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>641235</x:v>
+        <x:v>608648</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>650934</x:v>
+        <x:v>608649</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>601486</x:v>
+        <x:v>641235</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>598958</x:v>
+        <x:v>650934</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>608648</x:v>
+        <x:v>601486</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>608649</x:v>
+        <x:v>598958</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11401,51 +11401,51 @@
       <x:c r="J176" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>650323</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
@@ -11455,51 +11455,51 @@
       <x:c r="J177" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>650324</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
@@ -11539,78 +11539,78 @@
       <x:c r="S178" s="14" t="n">
         <x:v>650325</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>646483</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
@@ -11736,51 +11736,51 @@
       <x:c r="J182" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>632579</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
@@ -11823,51 +11823,51 @@
       <x:c r="T183" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -11927,224 +11927,224 @@
         <x:v>649003</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>525446</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>525447</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>525449</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>525450</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>