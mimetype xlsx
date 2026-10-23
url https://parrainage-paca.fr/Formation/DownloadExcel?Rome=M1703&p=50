--- v0 (2026-10-22)
+++ v1 (2026-10-23)
@@ -344,194 +344,194 @@
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUPE BELMONT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provence formation - Erudis Aix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée D Villars</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORMAVAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Marseille - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My Business School Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée T Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST RAPHAEL CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Isim 83</x:t>
   </x:si>
   <x:si>
-    <x:t>83160</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
-[...8 lines deleted...]
-    <x:t>AUBAGNE</x:t>
+    <x:t>Avenir en Perspective</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
-    <x:t>84000</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Skill Up - Edup Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD</x:t>
   </x:si>
   <x:si>
-    <x:t>Avenir en Perspective</x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS négociation et digitalisation de la relation client (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
@@ -1574,101 +1574,101 @@
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA TOUR-D'AIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Professionnel Charles Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Alternance Supérieure</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FASUP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Alternance Supérieure - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Alternance Supérieure - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 7e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Technique et Professionnel Aixois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ifte Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Général et Technologique Joliot Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Professionnel Charles Péguy</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Pro Sap Formations</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation de la Profession de l'Assurance</x:t>
   </x:si>
   <x:si>
     <x:t>IFPASS</x:t>
@@ -1682,56 +1682,56 @@
   <x:si>
     <x:t>Aftral</x:t>
   </x:si>
   <x:si>
     <x:t>75017</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Aubagne - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>Création entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing et communication</x:t>
@@ -2120,69 +2120,69 @@
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention marketing, vente parcours marketing intégré dans un monde digitalisé (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Vente distribution</x:t>
   </x:si>
   <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Product builder no code</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Développement Low Code - No Code</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Product builder no code (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Développement Low Code - No Code</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2031 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>04/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Product manager (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion projet informatique</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Product manager</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires agroalimentaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Isara</x:t>
   </x:si>
@@ -3607,1316 +3607,1316 @@
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>615767</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>542369</x:v>
+        <x:v>585594</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>520235</x:v>
+        <x:v>647520</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>95</x:v>
-[...2 lines deleted...]
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>545114</x:v>
+        <x:v>647526</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>581447</x:v>
+        <x:v>647529</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>82</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>554797</x:v>
+        <x:v>647532</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>566524</x:v>
+        <x:v>647535</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>82</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>606291</x:v>
+        <x:v>647543</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>606292</x:v>
+        <x:v>647549</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>604519</x:v>
+        <x:v>647554</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>544698</x:v>
+        <x:v>542369</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>645253</x:v>
+        <x:v>520235</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>571002</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>585594</x:v>
+        <x:v>545114</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>647520</x:v>
+        <x:v>581447</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H31" s="0" t="s">
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>647526</x:v>
+        <x:v>554797</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>647529</x:v>
+        <x:v>566524</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>647532</x:v>
+        <x:v>606291</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>647535</x:v>
+        <x:v>606292</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>647543</x:v>
+        <x:v>604519</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>647549</x:v>
+        <x:v>544698</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>647554</x:v>
+        <x:v>645253</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>633983</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>545100</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
@@ -4983,51 +4983,51 @@
       <x:c r="J41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>545113</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
@@ -5418,51 +5418,51 @@
       <x:c r="U48" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>618762</x:v>
       </x:c>
@@ -5553,51 +5553,51 @@
       <x:c r="J51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>606290</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
@@ -5634,81 +5634,81 @@
       <x:c r="R52" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>640624</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>645083</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
@@ -5778,51 +5778,51 @@
       <x:c r="J55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>554798</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
@@ -5837,51 +5837,51 @@
       <x:c r="J56" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>554799</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -5948,51 +5948,51 @@
       <x:c r="J58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>597605</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -6124,156 +6124,156 @@
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>587957</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>647524</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>647525</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
@@ -6592,75 +6592,75 @@
       <x:c r="T69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>647541</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
@@ -6921,84 +6921,84 @@
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>647557</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>607336</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -7124,51 +7124,51 @@
       <x:c r="J79" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>647539</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
@@ -7490,129 +7490,129 @@
       <x:c r="T85" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>647523</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>647544</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
@@ -7712,78 +7712,78 @@
       <x:c r="T89" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>647551</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
@@ -7832,126 +7832,126 @@
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>520236</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>545099</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -7988,81 +7988,81 @@
       <x:c r="R94" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>545106</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>581340</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
@@ -8131,51 +8131,51 @@
       <x:c r="J97" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>642121</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
@@ -8381,141 +8381,141 @@
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>589723</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>639529</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>633985</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
@@ -8557,78 +8557,78 @@
       <x:c r="S104" s="14" t="n">
         <x:v>545086</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>650821</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
@@ -8915,51 +8915,51 @@
       <x:c r="T110" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -9177,51 +9177,51 @@
       <x:c r="J115" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>607818</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -9388,78 +9388,78 @@
       <x:c r="U118" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>614685</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -9506,78 +9506,78 @@
       <x:c r="T120" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>641283</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -9646,51 +9646,51 @@
       <x:c r="I123" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>605438</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
@@ -9913,78 +9913,78 @@
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>645172</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -10029,78 +10029,78 @@
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>545054</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -10110,88 +10110,88 @@
       <x:c r="I131" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>546012</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
@@ -10470,51 +10470,51 @@
       <x:c r="I137" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>609672</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
@@ -10559,84 +10559,84 @@
       <x:c r="S138" s="14" t="n">
         <x:v>599255</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>607665</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -10776,51 +10776,51 @@
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>565512</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
@@ -10830,51 +10830,51 @@
       <x:c r="J143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>598874</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -11034,81 +11034,81 @@
       <x:c r="S146" s="14" t="n">
         <x:v>608888</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>547836</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -11180,51 +11180,51 @@
       <x:c r="J149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>552309</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -11241,167 +11241,167 @@
       <x:c r="J150" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>544870</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>603631</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>602317</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -11541,74 +11541,74 @@
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>556176</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
@@ -11825,54 +11825,54 @@
       <x:c r="I160" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>545473</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -12004,51 +12004,51 @@
       <x:c r="J163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>645008</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -12214,112 +12214,112 @@
       <x:c r="T166" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>552409</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -12393,51 +12393,51 @@
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
@@ -12512,51 +12512,51 @@
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
@@ -12709,113 +12709,113 @@
       <x:c r="I175" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>547201</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>547835</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -12862,78 +12862,78 @@
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I178" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>607693</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -13037,51 +13037,51 @@
       <x:c r="T180" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
@@ -13096,78 +13096,78 @@
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>600594</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -13391,110 +13391,110 @@
       <x:c r="U186" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>607546</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -13628,78 +13628,78 @@
       <x:c r="U190" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>608914</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -13893,51 +13893,51 @@
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>546512</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>349</x:v>
@@ -14008,51 +14008,51 @@
       <x:c r="J197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>546528</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -14218,51 +14218,51 @@
       <x:c r="U200" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -14393,257 +14393,257 @@
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>548693</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>546834</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>603798</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>602316</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
@@ -14679,90 +14679,90 @@
       <x:c r="S208" s="14" t="n">
         <x:v>602642</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>601322</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>212</x:v>
@@ -14800,78 +14800,78 @@
       <x:c r="T210" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>601556</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -14921,137 +14921,137 @@
       <x:c r="U212" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>608913</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>641034</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -15274,51 +15274,51 @@
       <x:c r="U218" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
@@ -15366,99 +15366,99 @@
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>549008</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>549044</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
@@ -15831,54 +15831,54 @@
       <x:c r="I228" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>549476</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -16039,51 +16039,51 @@
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -16158,51 +16158,51 @@
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -16273,55 +16273,55 @@
         <x:v>564093</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -16422,51 +16422,51 @@
       <x:c r="J238" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>609169</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -16479,54 +16479,54 @@
       <x:c r="I239" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>609170</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -17065,54 +17065,54 @@
       <x:c r="I249" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>601466</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -17189,51 +17189,51 @@
       <x:c r="J251" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>556466</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -17277,118 +17277,118 @@
       <x:c r="S252" s="14" t="n">
         <x:v>556468</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>556626</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
@@ -17541,51 +17541,51 @@
       <x:c r="I257" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>644557</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
@@ -17691,57 +17691,57 @@
         <x:v>640163</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
@@ -18220,51 +18220,51 @@
       <x:c r="T268" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
@@ -18303,51 +18303,51 @@
       <x:c r="I270" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>605439</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
@@ -18723,51 +18723,51 @@
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>547440</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
@@ -18919,145 +18919,145 @@
       <x:c r="S280" s="14" t="n">
         <x:v>599234</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>607664</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>607694</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -19186,51 +19186,51 @@
       <x:c r="J285" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>550672</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -19368,51 +19368,51 @@
       <x:c r="J288" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>607791</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -19428,51 +19428,51 @@
       <x:c r="J289" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>607817</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -19493,51 +19493,51 @@
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>606949</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -19759,78 +19759,78 @@
       <x:c r="U294" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>552719</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -19930,173 +19930,173 @@
         <x:v>641649</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>586631</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>641117</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -20136,51 +20136,51 @@
       <x:c r="J301" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>608578</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -20225,137 +20225,137 @@
       <x:c r="T302" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G303" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>602079</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>602081</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -20726,51 +20726,51 @@
       <x:c r="J311" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>605206</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -20845,51 +20845,51 @@
       <x:c r="J313" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>639839</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -20901,51 +20901,51 @@
       <x:c r="I314" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>644881</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
@@ -21105,2326 +21105,2325 @@
         <x:v>545315</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>545055</x:v>
+        <x:v>547781</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>605182</x:v>
+        <x:v>604165</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>601934</x:v>
+        <x:v>557580</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H321" s="0" t="s">
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>557580</x:v>
+        <x:v>609965</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>609965</x:v>
+        <x:v>599469</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>348</x:v>
-[...2 lines deleted...]
-        <x:v>349</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>599469</x:v>
+        <x:v>607769</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>607769</x:v>
+        <x:v>604365</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>604365</x:v>
+        <x:v>641226</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>556809</x:v>
+        <x:v>548514</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>318</x:v>
-[...2 lines deleted...]
-        <x:v>319</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>556872</x:v>
+        <x:v>547003</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>363</x:v>
-[...1 lines deleted...]
-      <x:c r="H328" s="14" t="s"/>
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H328" s="14" t="s">
+        <x:v>503</x:v>
+      </x:c>
       <x:c r="I328" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>641226</x:v>
+        <x:v>601406</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="I329" s="4" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="J329" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="K329" s="0" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="L329" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M329" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N329" s="3" t="n">
+        <x:v>34040</x:v>
+      </x:c>
+      <x:c r="O329" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="P329" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="I329" s="4" t="s">
+      <x:c r="Q329" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="J329" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="P329" s="0" t="s">
+      <x:c r="R329" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="Q329" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>601406</x:v>
+        <x:v>600261</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>600261</x:v>
+        <x:v>556460</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>82</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>556460</x:v>
+        <x:v>600373</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>273</x:v>
-[...1 lines deleted...]
-      <x:c r="H332" s="14" t="s"/>
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="H332" s="14" t="s">
+        <x:v>243</x:v>
+      </x:c>
       <x:c r="I332" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>600373</x:v>
+        <x:v>556514</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>556514</x:v>
+        <x:v>556573</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>556573</x:v>
+        <x:v>560180</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>512</x:v>
-[...2 lines deleted...]
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>560180</x:v>
+        <x:v>603474</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>603474</x:v>
+        <x:v>603632</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H337" s="0" t="s">
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>603632</x:v>
+        <x:v>602223</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>602223</x:v>
+        <x:v>602643</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H339" s="0" t="s">
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>602643</x:v>
+        <x:v>553737</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>305</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>553737</x:v>
+        <x:v>553820</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>553820</x:v>
+        <x:v>607422</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>607422</x:v>
+        <x:v>607424</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>607424</x:v>
+        <x:v>598969</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>253</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>276</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>254</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>598969</x:v>
+        <x:v>549121</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>549121</x:v>
+        <x:v>549221</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>141</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>549221</x:v>
+        <x:v>608699</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>608699</x:v>
+        <x:v>551967</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>608870</x:v>
+        <x:v>551969</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>551967</x:v>
+        <x:v>641035</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>551969</x:v>
+        <x:v>608870</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H351" s="0" t="s">
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>641035</x:v>
+        <x:v>556809</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>548514</x:v>
+        <x:v>556872</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>547003</x:v>
+        <x:v>545055</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>144</x:v>
-[...1 lines deleted...]
-      <x:c r="H354" s="14" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H354" s="14" t="s">
+        <x:v>306</x:v>
+      </x:c>
       <x:c r="I354" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>547781</x:v>
+        <x:v>605182</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>305</x:v>
-[...2 lines deleted...]
-        <x:v>306</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>604165</x:v>
+        <x:v>601934</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>600143</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
@@ -23589,117 +23588,117 @@
         <x:v>551915</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>547719</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
@@ -23710,57 +23709,57 @@
         <x:v>604217</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -23864,51 +23863,51 @@
       <x:c r="J364" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>556470</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -23980,51 +23979,51 @@
       <x:c r="J366" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>567058</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -24152,51 +24151,51 @@
       <x:c r="H369" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>609589</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
@@ -24279,51 +24278,51 @@
       <x:c r="J371" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>607819</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -24430,75 +24429,75 @@
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>641116</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
@@ -24573,51 +24572,51 @@
       <x:c r="J376" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>548987</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -24658,82 +24657,82 @@
         <x:v>546785</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>546962</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -24805,51 +24804,51 @@
       <x:c r="J380" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>603762</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -25006,82 +25005,82 @@
         <x:v>545648</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>545663</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -25218,51 +25217,51 @@
       <x:c r="J387" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>645009</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -25274,111 +25273,111 @@
       <x:c r="I388" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>603052</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>602080</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -25573,63 +25572,63 @@
       <x:c r="I393" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>603410</x:v>
+        <x:v>554923</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I394" s="16" t="s">
         <x:v>405</x:v>
@@ -25694,109 +25693,109 @@
       <x:c r="I395" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>554923</x:v>
+        <x:v>603410</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>554876</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
@@ -25812,51 +25811,51 @@
       <x:c r="H397" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>603411</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
@@ -25873,51 +25872,51 @@
       <x:c r="H398" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I398" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>603412</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
@@ -25933,51 +25932,51 @@
       <x:c r="H399" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>603824</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
@@ -26115,51 +26114,51 @@
       <x:c r="H402" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
@@ -26175,51 +26174,51 @@
       <x:c r="H403" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>510590</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
@@ -26688,51 +26687,51 @@
       <x:c r="J412" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>639854</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>42066</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
@@ -26745,51 +26744,51 @@
       <x:c r="J413" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>641606</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>42066</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -26806,51 +26805,51 @@
       <x:c r="J414" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>628339</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>42066</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -26866,51 +26865,51 @@
       <x:c r="J415" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>639711</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>42070</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
@@ -26953,51 +26952,51 @@
       <x:c r="T416" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>42070</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>21775</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -27012,51 +27011,51 @@
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>42070</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>21775</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -27656,51 +27655,51 @@
       <x:c r="J429" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>603758</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -27712,51 +27711,51 @@
       <x:c r="I430" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>34060</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>603760</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>41475</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
@@ -28111,288 +28110,288 @@
       <x:c r="K437" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>550544</x:v>
+        <x:v>602011</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>386</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>607700</x:v>
+        <x:v>550544</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>618</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>607701</x:v>
+        <x:v>607700</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>388</x:v>
-[...1 lines deleted...]
-      <x:c r="H440" s="14" t="s"/>
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s">
+        <x:v>243</x:v>
+      </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>602011</x:v>
+        <x:v>607701</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>607675</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -28436,145 +28435,145 @@
       <x:c r="S442" s="14" t="n">
         <x:v>607728</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>556643</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>607674</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -28624,381 +28623,381 @@
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>556535</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>556609</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>608919</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>608920</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>622566</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38583</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>622386</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>37074</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
@@ -29013,51 +29012,51 @@
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>21540</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>553082</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>37074</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
@@ -29094,314 +29093,314 @@
       <x:c r="T453" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>646309</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>646310</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>608922</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>608924</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>556519</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -29451,138 +29450,138 @@
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>556601</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>607703</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -29632,139 +29631,139 @@
       <x:c r="U462" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>607705</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>36914</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>32016</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>556638</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -30633,132 +30632,132 @@
       <x:c r="R480" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>646479</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>646481</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>646478</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
@@ -30774,51 +30773,51 @@
       <x:c r="J483" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>646477</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>42353</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
@@ -31004,51 +31003,51 @@
       <x:c r="L487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>610254</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>588</x:v>
@@ -31059,235 +31058,235 @@
       <x:c r="L488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>610255</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>42073</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>31086</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>629555</x:v>
+        <x:v>639689</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>42073</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>31086</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>639689</x:v>
+        <x:v>629555</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>42073</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>31086</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>629556</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>42073</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="G492" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>564</x:v>
@@ -31492,132 +31491,132 @@
       <x:c r="T495" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>646010</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>646009</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
@@ -31657,145 +31656,145 @@
       <x:c r="S498" s="14" t="n">
         <x:v>646011</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>607684</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>607712</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -31867,51 +31866,51 @@
       <x:c r="I502" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>603544</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>40248</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
@@ -31927,51 +31926,51 @@
       <x:c r="J503" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>603545</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>231</x:v>
       </x:c>