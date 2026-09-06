--- v0 (2026-09-06)
+++ v1 (2026-09-06)
@@ -526,50 +526,65 @@
   <x:si>
     <x:t>10/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Neptune RH</x:t>
   </x:si>
   <x:si>
     <x:t>NRH</x:t>
   </x:si>
   <x:si>
     <x:t>84400</x:t>
   </x:si>
   <x:si>
     <x:t>APT</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de prévention : s'approprier les fondamentaux de la mission</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Amn Conseil et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
@@ -665,65 +680,50 @@
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aptitude Sécurité Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ASF</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>Ma Prev en Jeu - Maryline Jasek</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de sauveteur-secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>C3M Formations - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>Réglementation santé sécurité travail</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Piloter une démarche qualité de vie et des conditions de travail (QVCT)</x:t>
   </x:si>
   <x:si>
     <x:t>QVCT</x:t>
   </x:si>
@@ -3478,959 +3478,959 @@
       </x:c>
       <x:c r="N38" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="O38" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q38" s="14" t="n">
         <x:v>633111</x:v>
       </x:c>
       <x:c r="R38" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S38" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:19">
       <x:c r="A39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F39" s="0" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="G39" s="4" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="I39" s="0" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J39" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="K39" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L39" s="3" t="n">
+        <x:v>42866</x:v>
+      </x:c>
+      <x:c r="M39" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N39" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="O39" s="4" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="P39" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="Q39" s="0" t="n">
+        <x:v>614968</x:v>
+      </x:c>
+      <x:c r="R39" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F39" s="0" t="s">
+      <x:c r="S39" s="4" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:19">
       <x:c r="A40" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="F40" s="14" t="s"/>
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F40" s="14" t="s">
+        <x:v>22</x:v>
+      </x:c>
       <x:c r="G40" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O40" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q40" s="14" t="n">
-        <x:v>633911</x:v>
+        <x:v>614958</x:v>
       </x:c>
       <x:c r="R40" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S40" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:19">
       <x:c r="A41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="G41" s="4" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="I41" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="J41" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K41" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L41" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="M41" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="N41" s="0" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="O41" s="4" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="P41" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="Q41" s="0" t="n">
+        <x:v>618774</x:v>
+      </x:c>
+      <x:c r="R41" s="4" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="S41" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:19">
       <x:c r="A42" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N42" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="O42" s="16" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="P42" s="14" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="Q42" s="14" t="n">
+        <x:v>633911</x:v>
+      </x:c>
+      <x:c r="R42" s="16" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="S42" s="16" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:19">
       <x:c r="A43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G43" s="4" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="I43" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="J43" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="K43" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L43" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="M43" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="N43" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="O43" s="4" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="P43" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="Q43" s="0" t="n">
+        <x:v>614492</x:v>
+      </x:c>
+      <x:c r="R43" s="4" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...34 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="S43" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:19">
       <x:c r="A44" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N44" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="O44" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q44" s="14" t="n">
-        <x:v>600704</x:v>
+        <x:v>629460</x:v>
       </x:c>
       <x:c r="R44" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S44" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:19">
       <x:c r="A45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F45" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
       <x:c r="G45" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I45" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N45" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="O45" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q45" s="0" t="n">
-        <x:v>637285</x:v>
+        <x:v>618090</x:v>
       </x:c>
       <x:c r="R45" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S45" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:19">
       <x:c r="A46" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N46" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="O46" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q46" s="14" t="n">
-        <x:v>637286</x:v>
+        <x:v>600704</x:v>
       </x:c>
       <x:c r="R46" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S46" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:19">
       <x:c r="A47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G47" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N47" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="O47" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q47" s="0" t="n">
-        <x:v>637289</x:v>
+        <x:v>637285</x:v>
       </x:c>
       <x:c r="R47" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S47" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:19">
       <x:c r="A48" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N48" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="O48" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q48" s="14" t="n">
-        <x:v>637292</x:v>
+        <x:v>637286</x:v>
       </x:c>
       <x:c r="R48" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S48" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:19">
       <x:c r="A49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G49" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N49" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="O49" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q49" s="0" t="n">
-        <x:v>608258</x:v>
+        <x:v>637289</x:v>
       </x:c>
       <x:c r="R49" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S49" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:19">
       <x:c r="A50" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
-        <x:v>187</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N50" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="O50" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q50" s="14" t="n">
-        <x:v>590235</x:v>
+        <x:v>637292</x:v>
       </x:c>
       <x:c r="R50" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S50" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:19">
       <x:c r="A51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G51" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N51" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="O51" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q51" s="0" t="n">
-        <x:v>623517</x:v>
+        <x:v>608258</x:v>
       </x:c>
       <x:c r="R51" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S51" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:19">
       <x:c r="A52" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="F52" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F52" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
       <x:c r="G52" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N52" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="O52" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q52" s="14" t="n">
-        <x:v>605400</x:v>
+        <x:v>590235</x:v>
       </x:c>
       <x:c r="R52" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S52" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:19">
       <x:c r="A53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
-        <x:v>192</x:v>
-[...2 lines deleted...]
-        <x:v>193</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="G53" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I53" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="J53" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K53" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L53" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="M53" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="N53" s="0" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="O53" s="4" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="P53" s="0" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="Q53" s="0" t="n">
+        <x:v>623517</x:v>
+      </x:c>
+      <x:c r="R53" s="4" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="S53" s="4" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...31 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:19">
       <x:c r="A54" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N54" s="14" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="O54" s="16" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="P54" s="14" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q54" s="14" t="n">
+        <x:v>605400</x:v>
+      </x:c>
+      <x:c r="R54" s="16" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="S54" s="16" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:19">
       <x:c r="A55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G55" s="4" t="s">
-        <x:v>23</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I55" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="3" t="n">
-        <x:v>42866</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N55" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O55" s="4" t="s">
-        <x:v>23</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q55" s="0" t="n">
-        <x:v>614968</x:v>
+        <x:v>612000</x:v>
       </x:c>
       <x:c r="R55" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S55" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:19">
       <x:c r="A56" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
-        <x:v>21</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="16" t="s">
-        <x:v>23</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="15" t="n">
-        <x:v>42866</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N56" s="14" t="s">
-        <x:v>21</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="O56" s="16" t="s">
-        <x:v>23</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q56" s="14" t="n">
-        <x:v>614958</x:v>
+        <x:v>623039</x:v>
       </x:c>
       <x:c r="R56" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S56" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:19">
       <x:c r="A57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="G57" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
@@ -4593,51 +4593,51 @@
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N60" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="O60" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q60" s="14" t="n">
         <x:v>598247</x:v>
       </x:c>
       <x:c r="R60" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S60" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:19">
       <x:c r="A61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G61" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
@@ -4793,147 +4793,147 @@
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N64" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="O64" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q64" s="14" t="n">
         <x:v>636103</x:v>
       </x:c>
       <x:c r="R64" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S64" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:19">
       <x:c r="A65" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="G65" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I65" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N65" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="O65" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q65" s="0" t="n">
         <x:v>615390</x:v>
       </x:c>
       <x:c r="R65" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S65" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:19">
       <x:c r="A66" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G66" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L66" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N66" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O66" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q66" s="14" t="n">
         <x:v>626367</x:v>
       </x:c>
       <x:c r="R66" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S66" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:19">
       <x:c r="A67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="G67" s="4" t="s">
         <x:v>229</x:v>
@@ -5064,73 +5064,73 @@
       </x:c>
       <x:c r="Q69" s="0" t="n">
         <x:v>586823</x:v>
       </x:c>
       <x:c r="R69" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S69" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:19">
       <x:c r="A70" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N70" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="O70" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q70" s="14" t="n">
         <x:v>544265</x:v>
       </x:c>
       <x:c r="R70" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S70" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:19">
       <x:c r="A71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>146</x:v>
@@ -5305,51 +5305,51 @@
       <x:c r="K74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N74" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="O74" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q74" s="14" t="n">
         <x:v>638519</x:v>
       </x:c>
       <x:c r="R74" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S74" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:19">
       <x:c r="A75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G75" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I75" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
@@ -5402,51 +5402,51 @@
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N76" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="O76" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q76" s="14" t="n">
         <x:v>636108</x:v>
       </x:c>
       <x:c r="R76" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S76" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:19">
       <x:c r="A77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G77" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
@@ -5804,51 +5804,51 @@
       <x:c r="J84" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N84" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="O84" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="Q84" s="14" t="n">
         <x:v>586822</x:v>
       </x:c>
       <x:c r="R84" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S84" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:19">
       <x:c r="A85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="G85" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
@@ -6474,51 +6474,51 @@
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="O97" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q97" s="0" t="n">
         <x:v>598248</x:v>
       </x:c>
       <x:c r="R97" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S97" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:19">
       <x:c r="A98" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6687,91 +6687,91 @@
         <x:v>303</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q101" s="0" t="n">
         <x:v>617941</x:v>
       </x:c>
       <x:c r="R101" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S101" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:19">
       <x:c r="A102" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="G102" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N102" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="O102" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q102" s="14" t="n">
         <x:v>626366</x:v>
       </x:c>
       <x:c r="R102" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S102" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:19">
       <x:c r="A103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="G103" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I103" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>26</x:v>
@@ -6789,77 +6789,77 @@
         <x:v>79</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="Q103" s="0" t="n">
         <x:v>546337</x:v>
       </x:c>
       <x:c r="R103" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S103" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:19">
       <x:c r="A104" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N104" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="O104" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q104" s="14" t="n">
         <x:v>546583</x:v>
       </x:c>
       <x:c r="R104" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S104" s="16" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:19">
       <x:c r="A105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>309</x:v>